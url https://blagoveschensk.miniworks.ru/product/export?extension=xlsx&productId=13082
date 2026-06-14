--- v0 (2026-04-30)
+++ v1 (2026-06-14)
@@ -68,51 +68,51 @@
   <si>
     <t xml:space="preserve"> Артикул </t>
   </si>
   <si>
     <t xml:space="preserve"> Цвет </t>
   </si>
   <si>
     <t xml:space="preserve"> от 10000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 5000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 1000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 500 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 100 </t>
   </si>
   <si>
     <t xml:space="preserve"> розница </t>
   </si>
   <si>
-    <t xml:space="preserve"> Наличие на 30.04.2026 </t>
+    <t xml:space="preserve"> Наличие на 15.06.2026 </t>
   </si>
   <si>
     <t>черный</t>
   </si>
   <si>
     <t>120-120ПБС</t>
   </si>
   <si>
     <t>белый</t>
   </si>
   <si>
     <t>—</t>
   </si>
   <si>
     <t>120-120ПСС</t>
   </si>
   <si>
     <t>серый</t>
   </si>
   <si>
     <t>120-120ПКС</t>
   </si>
   <si>
     <t>красный</t>
   </si>
@@ -904,51 +904,51 @@
       </c>
       <c r="B8" s="3"/>
       <c r="C8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="9">
         <v>97.5</v>
       </c>
       <c r="F8" s="9">
         <v>103.2</v>
       </c>
       <c r="G8" s="9">
         <v>111.8</v>
       </c>
       <c r="H8" s="9">
         <v>132.0</v>
       </c>
       <c r="I8" s="9">
         <v>146.0</v>
       </c>
       <c r="J8" s="9">
         <v>190.0</v>
       </c>
       <c r="K8" s="3">
-        <v>1889</v>
+        <v>1868</v>
       </c>
       <c r="L8" s="8"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="35">
       <c r="A9" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B9" s="3"/>
       <c r="C9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="9">
         <v>117.0</v>
       </c>
       <c r="F9" s="9">
         <v>123.84</v>
       </c>
       <c r="G9" s="9">
         <v>134.16</v>
       </c>
       <c r="H9" s="9">
         <v>158.4</v>
       </c>
       <c r="I9" s="9">