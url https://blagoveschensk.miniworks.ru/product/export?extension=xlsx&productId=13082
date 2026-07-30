--- v1 (2026-06-14)
+++ v2 (2026-07-30)
@@ -68,51 +68,51 @@
   <si>
     <t xml:space="preserve"> Артикул </t>
   </si>
   <si>
     <t xml:space="preserve"> Цвет </t>
   </si>
   <si>
     <t xml:space="preserve"> от 10000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 5000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 1000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 500 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 100 </t>
   </si>
   <si>
     <t xml:space="preserve"> розница </t>
   </si>
   <si>
-    <t xml:space="preserve"> Наличие на 15.06.2026 </t>
+    <t xml:space="preserve"> Наличие на 30.07.2026 </t>
   </si>
   <si>
     <t>черный</t>
   </si>
   <si>
     <t>120-120ПБС</t>
   </si>
   <si>
     <t>белый</t>
   </si>
   <si>
     <t>—</t>
   </si>
   <si>
     <t>120-120ПСС</t>
   </si>
   <si>
     <t>серый</t>
   </si>
   <si>
     <t>120-120ПКС</t>
   </si>
   <si>
     <t>красный</t>
   </si>