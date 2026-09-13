--- v2 (2026-07-30)
+++ v3 (2026-09-13)
@@ -68,51 +68,51 @@
   <si>
     <t xml:space="preserve"> Артикул </t>
   </si>
   <si>
     <t xml:space="preserve"> Цвет </t>
   </si>
   <si>
     <t xml:space="preserve"> от 10000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 5000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 1000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 500 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 100 </t>
   </si>
   <si>
     <t xml:space="preserve"> розница </t>
   </si>
   <si>
-    <t xml:space="preserve"> Наличие на 30.07.2026 </t>
+    <t xml:space="preserve"> Наличие на 13.09.2026 </t>
   </si>
   <si>
     <t>черный</t>
   </si>
   <si>
     <t>120-120ПБС</t>
   </si>
   <si>
     <t>белый</t>
   </si>
   <si>
     <t>—</t>
   </si>
   <si>
     <t>120-120ПСС</t>
   </si>
   <si>
     <t>серый</t>
   </si>
   <si>
     <t>120-120ПКС</t>
   </si>
   <si>
     <t>красный</t>
   </si>
@@ -904,51 +904,51 @@
       </c>
       <c r="B8" s="3"/>
       <c r="C8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="9">
         <v>97.5</v>
       </c>
       <c r="F8" s="9">
         <v>103.2</v>
       </c>
       <c r="G8" s="9">
         <v>111.8</v>
       </c>
       <c r="H8" s="9">
         <v>132.0</v>
       </c>
       <c r="I8" s="9">
         <v>146.0</v>
       </c>
       <c r="J8" s="9">
         <v>190.0</v>
       </c>
       <c r="K8" s="3">
-        <v>1868</v>
+        <v>1864</v>
       </c>
       <c r="L8" s="8"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="35">
       <c r="A9" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B9" s="3"/>
       <c r="C9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="9">
         <v>117.0</v>
       </c>
       <c r="F9" s="9">
         <v>123.84</v>
       </c>
       <c r="G9" s="9">
         <v>134.16</v>
       </c>
       <c r="H9" s="9">
         <v>158.4</v>
       </c>
       <c r="I9" s="9">