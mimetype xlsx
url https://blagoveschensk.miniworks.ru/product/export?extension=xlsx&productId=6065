--- v0 (2026-04-30)
+++ v1 (2026-06-15)
@@ -68,51 +68,51 @@
   <si>
     <t xml:space="preserve"> Артикул </t>
   </si>
   <si>
     <t xml:space="preserve"> Цвет </t>
   </si>
   <si>
     <t xml:space="preserve"> от 10000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 5000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 1000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 500 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 100 </t>
   </si>
   <si>
     <t xml:space="preserve"> розница </t>
   </si>
   <si>
-    <t xml:space="preserve"> Наличие на 01.05.2026 </t>
+    <t xml:space="preserve"> Наличие на 15.06.2026 </t>
   </si>
   <si>
     <t>JTMB401070-V10</t>
   </si>
   <si>
     <t>металл</t>
   </si>
   <si>
     <t>—</t>
   </si>
   <si>
     <t>―</t>
   </si>
   <si>
     <t>По запросу</t>
   </si>
   <si>
     <t>Все цены указаны в рублях и включают в себя НДС.
 Все цены указаны при условии 100% предоплаты и действительны в течение 5 дней.
 Все цены указаны при условии самовывоза продукции со склада в г. Благовещенск
 (для иногородних клиентов доставка до склада ТК в г. Благовещенск бесплатна).
 Все цены указаны за стандартный цвет для каждого вида изделия
 (изменение цвета на любой из предлагаемой палитры +20% к стоимости, изменение цвета на любой по системе RAL +50% к стоимости).
 О возможных сроках поставки заказного товара, необходимо уточнять заранее</t>
   </si>