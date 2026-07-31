--- v1 (2026-06-15)
+++ v2 (2026-07-31)
@@ -68,51 +68,51 @@
   <si>
     <t xml:space="preserve"> Артикул </t>
   </si>
   <si>
     <t xml:space="preserve"> Цвет </t>
   </si>
   <si>
     <t xml:space="preserve"> от 10000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 5000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 1000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 500 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 100 </t>
   </si>
   <si>
     <t xml:space="preserve"> розница </t>
   </si>
   <si>
-    <t xml:space="preserve"> Наличие на 15.06.2026 </t>
+    <t xml:space="preserve"> Наличие на 31.07.2026 </t>
   </si>
   <si>
     <t>JTMB401070-V10</t>
   </si>
   <si>
     <t>металл</t>
   </si>
   <si>
     <t>—</t>
   </si>
   <si>
     <t>―</t>
   </si>
   <si>
     <t>По запросу</t>
   </si>
   <si>
     <t>Все цены указаны в рублях и включают в себя НДС.
 Все цены указаны при условии 100% предоплаты и действительны в течение 5 дней.
 Все цены указаны при условии самовывоза продукции со склада в г. Благовещенск
 (для иногородних клиентов доставка до склада ТК в г. Благовещенск бесплатна).
 Все цены указаны за стандартный цвет для каждого вида изделия
 (изменение цвета на любой из предлагаемой палитры +20% к стоимости, изменение цвета на любой по системе RAL +50% к стоимости).
 О возможных сроках поставки заказного товара, необходимо уточнять заранее</t>
   </si>