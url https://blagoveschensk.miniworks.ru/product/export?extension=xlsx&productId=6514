--- v0 (2026-04-30)
+++ v1 (2026-06-14)
@@ -68,51 +68,51 @@
   <si>
     <t xml:space="preserve"> Артикул </t>
   </si>
   <si>
     <t xml:space="preserve"> Цвет </t>
   </si>
   <si>
     <t xml:space="preserve"> от 10000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 5000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 1000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 500 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 100 </t>
   </si>
   <si>
     <t xml:space="preserve"> розница </t>
   </si>
   <si>
-    <t xml:space="preserve"> Наличие на 30.04.2026 </t>
+    <t xml:space="preserve"> Наличие на 15.06.2026 </t>
   </si>
   <si>
     <t>TA8-0160-001S</t>
   </si>
   <si>
     <t>черный</t>
   </si>
   <si>
     <t>—</t>
   </si>
   <si>
     <t>красный</t>
   </si>
   <si>
     <t>TA8-0160-001Y</t>
   </si>
   <si>
     <t>желтый</t>
   </si>
   <si>
     <t>TA8-0160-001G</t>
   </si>
   <si>
     <t>зеленый</t>
   </si>