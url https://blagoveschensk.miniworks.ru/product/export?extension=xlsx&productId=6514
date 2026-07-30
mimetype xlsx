--- v1 (2026-06-14)
+++ v2 (2026-07-30)
@@ -68,51 +68,51 @@
   <si>
     <t xml:space="preserve"> Артикул </t>
   </si>
   <si>
     <t xml:space="preserve"> Цвет </t>
   </si>
   <si>
     <t xml:space="preserve"> от 10000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 5000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 1000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 500 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 100 </t>
   </si>
   <si>
     <t xml:space="preserve"> розница </t>
   </si>
   <si>
-    <t xml:space="preserve"> Наличие на 15.06.2026 </t>
+    <t xml:space="preserve"> Наличие на 30.07.2026 </t>
   </si>
   <si>
     <t>TA8-0160-001S</t>
   </si>
   <si>
     <t>черный</t>
   </si>
   <si>
     <t>—</t>
   </si>
   <si>
     <t>красный</t>
   </si>
   <si>
     <t>TA8-0160-001Y</t>
   </si>
   <si>
     <t>желтый</t>
   </si>
   <si>
     <t>TA8-0160-001G</t>
   </si>
   <si>
     <t>зеленый</t>
   </si>
@@ -1060,51 +1060,51 @@
       </c>
       <c r="B10" s="3"/>
       <c r="C10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="9">
         <v>366.0</v>
       </c>
       <c r="F10" s="9">
         <v>372.0</v>
       </c>
       <c r="G10" s="9">
         <v>388.0</v>
       </c>
       <c r="H10" s="9">
         <v>412.0</v>
       </c>
       <c r="I10" s="9">
         <v>420.0</v>
       </c>
       <c r="J10" s="9">
         <v>430.0</v>
       </c>
       <c r="K10" s="3">
-        <v>72</v>
+        <v>2</v>
       </c>
       <c r="L10" s="8"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="35">
       <c r="A11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="3"/>
       <c r="C11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="9">
         <v>366.0</v>
       </c>
       <c r="F11" s="9">
         <v>372.0</v>
       </c>
       <c r="G11" s="9">
         <v>388.0</v>
       </c>
       <c r="H11" s="9">
         <v>412.0</v>
       </c>
       <c r="I11" s="9">