--- v2 (2026-07-30)
+++ v3 (2026-09-13)
@@ -68,51 +68,51 @@
   <si>
     <t xml:space="preserve"> Артикул </t>
   </si>
   <si>
     <t xml:space="preserve"> Цвет </t>
   </si>
   <si>
     <t xml:space="preserve"> от 10000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 5000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 1000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 500 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 100 </t>
   </si>
   <si>
     <t xml:space="preserve"> розница </t>
   </si>
   <si>
-    <t xml:space="preserve"> Наличие на 30.07.2026 </t>
+    <t xml:space="preserve"> Наличие на 13.09.2026 </t>
   </si>
   <si>
     <t>TA8-0160-001S</t>
   </si>
   <si>
     <t>черный</t>
   </si>
   <si>
     <t>—</t>
   </si>
   <si>
     <t>красный</t>
   </si>
   <si>
     <t>TA8-0160-001Y</t>
   </si>
   <si>
     <t>желтый</t>
   </si>
   <si>
     <t>TA8-0160-001G</t>
   </si>
   <si>
     <t>зеленый</t>
   </si>
@@ -1124,51 +1124,51 @@
       </c>
       <c r="B12" s="3"/>
       <c r="C12" s="3" t="s">
         <v>27</v>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="9">
         <v>366.0</v>
       </c>
       <c r="F12" s="9">
         <v>372.0</v>
       </c>
       <c r="G12" s="9">
         <v>388.0</v>
       </c>
       <c r="H12" s="9">
         <v>412.0</v>
       </c>
       <c r="I12" s="9">
         <v>420.0</v>
       </c>
       <c r="J12" s="9">
         <v>430.0</v>
       </c>
       <c r="K12" s="3">
-        <v>550</v>
+        <v>500</v>
       </c>
       <c r="L12" s="8"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="35">
       <c r="A13" s="3" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="3"/>
       <c r="C13" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="9">
         <v>366.0</v>
       </c>
       <c r="F13" s="9">
         <v>372.0</v>
       </c>
       <c r="G13" s="9">
         <v>388.0</v>
       </c>
       <c r="H13" s="9">
         <v>412.0</v>
       </c>
       <c r="I13" s="9">