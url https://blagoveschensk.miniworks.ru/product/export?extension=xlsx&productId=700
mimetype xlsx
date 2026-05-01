--- v0 (2026-04-30)
+++ v1 (2026-05-01)
@@ -68,51 +68,51 @@
   <si>
     <t xml:space="preserve"> Артикул </t>
   </si>
   <si>
     <t xml:space="preserve"> Цвет </t>
   </si>
   <si>
     <t xml:space="preserve"> от 10000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 5000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 1000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 500 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 100 </t>
   </si>
   <si>
     <t xml:space="preserve"> розница </t>
   </si>
   <si>
-    <t xml:space="preserve"> Наличие на 30.04.2026 </t>
+    <t xml:space="preserve"> Наличие на 01.05.2026 </t>
   </si>
   <si>
     <t>16ТСНЭ</t>
   </si>
   <si>
     <t>синий</t>
   </si>
   <si>
     <t>16ТБЭ</t>
   </si>
   <si>
     <t>белый (RAL 9003)</t>
   </si>
   <si>
     <t>16ТТКЭ</t>
   </si>
   <si>
     <t>коричневый (RAL 8019)</t>
   </si>
   <si>
     <t>черный (RAL 9005)</t>
   </si>
   <si>
     <t>16ТССЭ</t>
   </si>