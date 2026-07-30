--- v1 (2026-05-01)
+++ v2 (2026-07-30)
@@ -68,51 +68,51 @@
   <si>
     <t xml:space="preserve"> Артикул </t>
   </si>
   <si>
     <t xml:space="preserve"> Цвет </t>
   </si>
   <si>
     <t xml:space="preserve"> от 10000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 5000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 1000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 500 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 100 </t>
   </si>
   <si>
     <t xml:space="preserve"> розница </t>
   </si>
   <si>
-    <t xml:space="preserve"> Наличие на 01.05.2026 </t>
+    <t xml:space="preserve"> Наличие на 30.07.2026 </t>
   </si>
   <si>
     <t>16ТСНЭ</t>
   </si>
   <si>
     <t>синий</t>
   </si>
   <si>
     <t>16ТБЭ</t>
   </si>
   <si>
     <t>белый (RAL 9003)</t>
   </si>
   <si>
     <t>16ТТКЭ</t>
   </si>
   <si>
     <t>коричневый (RAL 8019)</t>
   </si>
   <si>
     <t>черный (RAL 9005)</t>
   </si>
   <si>
     <t>16ТССЭ</t>
   </si>
@@ -1008,179 +1008,179 @@
       </c>
       <c r="B9" s="3"/>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="9">
         <v>1.68</v>
       </c>
       <c r="F9" s="9">
         <v>1.8</v>
       </c>
       <c r="G9" s="9">
         <v>2.28</v>
       </c>
       <c r="H9" s="9">
         <v>2.76</v>
       </c>
       <c r="I9" s="9">
         <v>3.36</v>
       </c>
       <c r="J9" s="9">
         <v>7.2</v>
       </c>
       <c r="K9" s="3">
-        <v>45198</v>
+        <v>59728</v>
       </c>
       <c r="L9" s="8"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="35">
       <c r="A10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="3"/>
       <c r="C10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="9">
         <v>1.68</v>
       </c>
       <c r="F10" s="9">
         <v>1.8</v>
       </c>
       <c r="G10" s="9">
         <v>2.28</v>
       </c>
       <c r="H10" s="9">
         <v>2.76</v>
       </c>
       <c r="I10" s="9">
         <v>3.36</v>
       </c>
       <c r="J10" s="9">
         <v>7.2</v>
       </c>
       <c r="K10" s="3">
-        <v>24871</v>
+        <v>18871</v>
       </c>
       <c r="L10" s="8"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="35">
       <c r="A11" s="3" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="3"/>
       <c r="C11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="9">
         <v>1.4</v>
       </c>
       <c r="F11" s="9">
         <v>1.5</v>
       </c>
       <c r="G11" s="9">
         <v>1.9</v>
       </c>
       <c r="H11" s="9">
         <v>2.3</v>
       </c>
       <c r="I11" s="9">
         <v>2.8</v>
       </c>
       <c r="J11" s="9">
         <v>6.0</v>
       </c>
       <c r="K11" s="3">
-        <v>168016</v>
+        <v>175507</v>
       </c>
       <c r="L11" s="8"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="35">
       <c r="A12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="3"/>
       <c r="C12" s="3" t="s">
         <v>26</v>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="9">
         <v>1.68</v>
       </c>
       <c r="F12" s="9">
         <v>1.8</v>
       </c>
       <c r="G12" s="9">
         <v>2.28</v>
       </c>
       <c r="H12" s="9">
         <v>2.76</v>
       </c>
       <c r="I12" s="9">
         <v>3.36</v>
       </c>
       <c r="J12" s="9">
         <v>7.2</v>
       </c>
       <c r="K12" s="3">
-        <v>90761</v>
+        <v>79731</v>
       </c>
       <c r="L12" s="8"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="35">
       <c r="A13" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B13" s="3"/>
       <c r="C13" s="3" t="s">
         <v>28</v>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="9">
         <v>1.68</v>
       </c>
       <c r="F13" s="9">
         <v>1.8</v>
       </c>
       <c r="G13" s="9">
         <v>2.28</v>
       </c>
       <c r="H13" s="9">
         <v>2.76</v>
       </c>
       <c r="I13" s="9">
         <v>3.36</v>
       </c>
       <c r="J13" s="9">
         <v>7.2</v>
       </c>
       <c r="K13" s="3">
-        <v>25397</v>
+        <v>20897</v>
       </c>
       <c r="L13" s="8"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="35">
       <c r="A14" s="3" t="s">
         <v>29</v>
       </c>
       <c r="B14" s="3"/>
       <c r="C14" s="3" t="s">
         <v>30</v>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="9">
         <v>1.68</v>
       </c>
       <c r="F14" s="9">
         <v>1.8</v>
       </c>
       <c r="G14" s="9">
         <v>2.28</v>
       </c>
       <c r="H14" s="9">
         <v>2.76</v>
       </c>
       <c r="I14" s="9">
@@ -1232,51 +1232,51 @@
       </c>
       <c r="B16" s="3"/>
       <c r="C16" s="3" t="s">
         <v>35</v>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="9">
         <v>1.68</v>
       </c>
       <c r="F16" s="9">
         <v>1.8</v>
       </c>
       <c r="G16" s="9">
         <v>2.28</v>
       </c>
       <c r="H16" s="9">
         <v>2.76</v>
       </c>
       <c r="I16" s="9">
         <v>3.36</v>
       </c>
       <c r="J16" s="9">
         <v>7.2</v>
       </c>
       <c r="K16" s="3">
-        <v>12341</v>
+        <v>10341</v>
       </c>
       <c r="L16" s="8"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="35">
       <c r="A17" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B17" s="3"/>
       <c r="C17" s="3" t="s">
         <v>37</v>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="9">
         <v>1.68</v>
       </c>
       <c r="F17" s="9">
         <v>1.8</v>
       </c>
       <c r="G17" s="9">
         <v>2.28</v>
       </c>
       <c r="H17" s="9">
         <v>2.76</v>
       </c>
       <c r="I17" s="9">
@@ -1296,51 +1296,51 @@
       </c>
       <c r="B18" s="3"/>
       <c r="C18" s="3" t="s">
         <v>39</v>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="9">
         <v>1.68</v>
       </c>
       <c r="F18" s="9">
         <v>1.8</v>
       </c>
       <c r="G18" s="9">
         <v>2.28</v>
       </c>
       <c r="H18" s="9">
         <v>2.76</v>
       </c>
       <c r="I18" s="9">
         <v>3.36</v>
       </c>
       <c r="J18" s="9">
         <v>7.2</v>
       </c>
       <c r="K18" s="3">
-        <v>40249</v>
+        <v>40149</v>
       </c>
       <c r="L18" s="8"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="35">
       <c r="A19" s="3" t="s">
         <v>40</v>
       </c>
       <c r="B19" s="3"/>
       <c r="C19" s="3" t="s">
         <v>41</v>
       </c>
       <c r="D19" s="3"/>
       <c r="E19" s="9">
         <v>1.68</v>
       </c>
       <c r="F19" s="9">
         <v>1.8</v>
       </c>
       <c r="G19" s="9">
         <v>2.28</v>
       </c>
       <c r="H19" s="9">
         <v>2.76</v>
       </c>
       <c r="I19" s="9">