--- v2 (2026-07-30)
+++ v3 (2026-09-13)
@@ -68,51 +68,51 @@
   <si>
     <t xml:space="preserve"> Артикул </t>
   </si>
   <si>
     <t xml:space="preserve"> Цвет </t>
   </si>
   <si>
     <t xml:space="preserve"> от 10000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 5000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 1000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 500 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 100 </t>
   </si>
   <si>
     <t xml:space="preserve"> розница </t>
   </si>
   <si>
-    <t xml:space="preserve"> Наличие на 30.07.2026 </t>
+    <t xml:space="preserve"> Наличие на 13.09.2026 </t>
   </si>
   <si>
     <t>16ТСНЭ</t>
   </si>
   <si>
     <t>синий</t>
   </si>
   <si>
     <t>16ТБЭ</t>
   </si>
   <si>
     <t>белый (RAL 9003)</t>
   </si>
   <si>
     <t>16ТТКЭ</t>
   </si>
   <si>
     <t>коричневый (RAL 8019)</t>
   </si>
   <si>
     <t>черный (RAL 9005)</t>
   </si>
   <si>
     <t>16ТССЭ</t>
   </si>
@@ -958,674 +958,674 @@
       </c>
       <c r="H7" s="6" t="s">
         <v>14</v>
       </c>
       <c r="I7" s="6" t="s">
         <v>15</v>
       </c>
       <c r="J7" s="6" t="s">
         <v>16</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>17</v>
       </c>
       <c r="L7" s="7"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="35">
       <c r="A8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="B8" s="3"/>
       <c r="C8" s="3" t="s">
         <v>19</v>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="9">
-        <v>1.68</v>
+        <v>1.56</v>
       </c>
       <c r="F8" s="9">
-        <v>1.8</v>
+        <v>1.68</v>
       </c>
       <c r="G8" s="9">
-        <v>2.28</v>
+        <v>1.8</v>
       </c>
       <c r="H8" s="9">
-        <v>2.76</v>
+        <v>2.28</v>
       </c>
       <c r="I8" s="9">
-        <v>3.36</v>
+        <v>3.0</v>
       </c>
       <c r="J8" s="9">
-        <v>7.2</v>
+        <v>3.6</v>
       </c>
       <c r="K8" s="3">
         <v>11332</v>
       </c>
       <c r="L8" s="8"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="35">
       <c r="A9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="3"/>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="9">
-        <v>1.68</v>
+        <v>1.56</v>
       </c>
       <c r="F9" s="9">
-        <v>1.8</v>
+        <v>1.68</v>
       </c>
       <c r="G9" s="9">
-        <v>2.28</v>
+        <v>1.8</v>
       </c>
       <c r="H9" s="9">
-        <v>2.76</v>
+        <v>2.28</v>
       </c>
       <c r="I9" s="9">
-        <v>3.36</v>
+        <v>3.0</v>
       </c>
       <c r="J9" s="9">
-        <v>7.2</v>
+        <v>3.6</v>
       </c>
       <c r="K9" s="3">
-        <v>59728</v>
+        <v>55728</v>
       </c>
       <c r="L9" s="8"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="35">
       <c r="A10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="3"/>
       <c r="C10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="9">
-        <v>1.68</v>
+        <v>1.56</v>
       </c>
       <c r="F10" s="9">
-        <v>1.8</v>
+        <v>1.68</v>
       </c>
       <c r="G10" s="9">
-        <v>2.28</v>
+        <v>1.8</v>
       </c>
       <c r="H10" s="9">
-        <v>2.76</v>
+        <v>2.28</v>
       </c>
       <c r="I10" s="9">
-        <v>3.36</v>
+        <v>3.0</v>
       </c>
       <c r="J10" s="9">
-        <v>7.2</v>
+        <v>3.6</v>
       </c>
       <c r="K10" s="3">
         <v>18871</v>
       </c>
       <c r="L10" s="8"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="35">
       <c r="A11" s="3" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="3"/>
       <c r="C11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="9">
+        <v>1.3</v>
+      </c>
+      <c r="F11" s="9">
         <v>1.4</v>
       </c>
-      <c r="F11" s="9">
+      <c r="G11" s="9">
         <v>1.5</v>
       </c>
-      <c r="G11" s="9">
+      <c r="H11" s="9">
         <v>1.9</v>
       </c>
-      <c r="H11" s="9">
-[...1 lines deleted...]
-      </c>
       <c r="I11" s="9">
-        <v>2.8</v>
+        <v>2.5</v>
       </c>
       <c r="J11" s="9">
-        <v>6.0</v>
+        <v>3.0</v>
       </c>
       <c r="K11" s="3">
-        <v>175507</v>
+        <v>130106</v>
       </c>
       <c r="L11" s="8"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="35">
       <c r="A12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="3"/>
       <c r="C12" s="3" t="s">
         <v>26</v>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="9">
-        <v>1.68</v>
+        <v>1.56</v>
       </c>
       <c r="F12" s="9">
-        <v>1.8</v>
+        <v>1.68</v>
       </c>
       <c r="G12" s="9">
-        <v>2.28</v>
+        <v>1.8</v>
       </c>
       <c r="H12" s="9">
-        <v>2.76</v>
+        <v>2.28</v>
       </c>
       <c r="I12" s="9">
-        <v>3.36</v>
+        <v>3.0</v>
       </c>
       <c r="J12" s="9">
-        <v>7.2</v>
+        <v>3.6</v>
       </c>
       <c r="K12" s="3">
-        <v>79731</v>
+        <v>71731</v>
       </c>
       <c r="L12" s="8"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="35">
       <c r="A13" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B13" s="3"/>
       <c r="C13" s="3" t="s">
         <v>28</v>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="9">
-        <v>1.68</v>
+        <v>1.56</v>
       </c>
       <c r="F13" s="9">
-        <v>1.8</v>
+        <v>1.68</v>
       </c>
       <c r="G13" s="9">
-        <v>2.28</v>
+        <v>1.8</v>
       </c>
       <c r="H13" s="9">
-        <v>2.76</v>
+        <v>2.28</v>
       </c>
       <c r="I13" s="9">
-        <v>3.36</v>
+        <v>3.0</v>
       </c>
       <c r="J13" s="9">
-        <v>7.2</v>
+        <v>3.6</v>
       </c>
       <c r="K13" s="3">
         <v>20897</v>
       </c>
       <c r="L13" s="8"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="35">
       <c r="A14" s="3" t="s">
         <v>29</v>
       </c>
       <c r="B14" s="3"/>
       <c r="C14" s="3" t="s">
         <v>30</v>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="9">
-        <v>1.68</v>
+        <v>1.56</v>
       </c>
       <c r="F14" s="9">
-        <v>1.8</v>
+        <v>1.68</v>
       </c>
       <c r="G14" s="9">
-        <v>2.28</v>
+        <v>1.8</v>
       </c>
       <c r="H14" s="9">
-        <v>2.76</v>
+        <v>2.28</v>
       </c>
       <c r="I14" s="9">
-        <v>3.36</v>
+        <v>3.0</v>
       </c>
       <c r="J14" s="9">
-        <v>7.2</v>
+        <v>3.6</v>
       </c>
       <c r="K14" s="3">
-        <v>17855</v>
+        <v>11850</v>
       </c>
       <c r="L14" s="8"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="35">
       <c r="A15" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B15" s="3"/>
       <c r="C15" s="3" t="s">
         <v>32</v>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="9">
-        <v>1.68</v>
+        <v>1.56</v>
       </c>
       <c r="F15" s="9">
-        <v>1.8</v>
+        <v>1.68</v>
       </c>
       <c r="G15" s="9">
-        <v>2.28</v>
+        <v>1.8</v>
       </c>
       <c r="H15" s="9">
-        <v>2.76</v>
+        <v>2.28</v>
       </c>
       <c r="I15" s="9">
-        <v>3.36</v>
+        <v>3.0</v>
       </c>
       <c r="J15" s="9">
-        <v>7.2</v>
+        <v>3.6</v>
       </c>
       <c r="K15" s="3" t="s">
         <v>33</v>
       </c>
       <c r="L15" s="8"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="35">
       <c r="A16" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B16" s="3"/>
       <c r="C16" s="3" t="s">
         <v>35</v>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="9">
-        <v>1.68</v>
+        <v>1.56</v>
       </c>
       <c r="F16" s="9">
-        <v>1.8</v>
+        <v>1.68</v>
       </c>
       <c r="G16" s="9">
-        <v>2.28</v>
+        <v>1.8</v>
       </c>
       <c r="H16" s="9">
-        <v>2.76</v>
+        <v>2.28</v>
       </c>
       <c r="I16" s="9">
-        <v>3.36</v>
+        <v>3.0</v>
       </c>
       <c r="J16" s="9">
-        <v>7.2</v>
+        <v>3.6</v>
       </c>
       <c r="K16" s="3">
         <v>10341</v>
       </c>
       <c r="L16" s="8"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="35">
       <c r="A17" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B17" s="3"/>
       <c r="C17" s="3" t="s">
         <v>37</v>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="9">
-        <v>1.68</v>
+        <v>1.56</v>
       </c>
       <c r="F17" s="9">
-        <v>1.8</v>
+        <v>1.68</v>
       </c>
       <c r="G17" s="9">
-        <v>2.28</v>
+        <v>1.8</v>
       </c>
       <c r="H17" s="9">
-        <v>2.76</v>
+        <v>2.28</v>
       </c>
       <c r="I17" s="9">
-        <v>3.36</v>
+        <v>3.0</v>
       </c>
       <c r="J17" s="9">
-        <v>7.2</v>
+        <v>3.6</v>
       </c>
       <c r="K17" s="3" t="s">
         <v>33</v>
       </c>
       <c r="L17" s="8"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="35">
       <c r="A18" s="3" t="s">
         <v>38</v>
       </c>
       <c r="B18" s="3"/>
       <c r="C18" s="3" t="s">
         <v>39</v>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="9">
-        <v>1.68</v>
+        <v>1.56</v>
       </c>
       <c r="F18" s="9">
-        <v>1.8</v>
+        <v>1.68</v>
       </c>
       <c r="G18" s="9">
-        <v>2.28</v>
+        <v>1.8</v>
       </c>
       <c r="H18" s="9">
-        <v>2.76</v>
+        <v>2.28</v>
       </c>
       <c r="I18" s="9">
-        <v>3.36</v>
+        <v>3.0</v>
       </c>
       <c r="J18" s="9">
-        <v>7.2</v>
+        <v>3.6</v>
       </c>
       <c r="K18" s="3">
         <v>40149</v>
       </c>
       <c r="L18" s="8"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="35">
       <c r="A19" s="3" t="s">
         <v>40</v>
       </c>
       <c r="B19" s="3"/>
       <c r="C19" s="3" t="s">
         <v>41</v>
       </c>
       <c r="D19" s="3"/>
       <c r="E19" s="9">
-        <v>1.68</v>
+        <v>1.56</v>
       </c>
       <c r="F19" s="9">
-        <v>1.8</v>
+        <v>1.68</v>
       </c>
       <c r="G19" s="9">
-        <v>2.28</v>
+        <v>1.8</v>
       </c>
       <c r="H19" s="9">
-        <v>2.76</v>
+        <v>2.28</v>
       </c>
       <c r="I19" s="9">
-        <v>3.36</v>
+        <v>3.0</v>
       </c>
       <c r="J19" s="9">
-        <v>7.2</v>
+        <v>3.6</v>
       </c>
       <c r="K19" s="3">
         <v>4958</v>
       </c>
       <c r="L19" s="8"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="35">
       <c r="A20" s="3" t="s">
         <v>42</v>
       </c>
       <c r="B20" s="3"/>
       <c r="C20" s="3" t="s">
         <v>43</v>
       </c>
       <c r="D20" s="3"/>
       <c r="E20" s="9">
-        <v>1.68</v>
+        <v>1.56</v>
       </c>
       <c r="F20" s="9">
-        <v>1.8</v>
+        <v>1.68</v>
       </c>
       <c r="G20" s="9">
-        <v>2.28</v>
+        <v>1.8</v>
       </c>
       <c r="H20" s="9">
-        <v>2.76</v>
+        <v>2.28</v>
       </c>
       <c r="I20" s="9">
-        <v>3.36</v>
+        <v>3.0</v>
       </c>
       <c r="J20" s="9">
-        <v>7.2</v>
+        <v>3.6</v>
       </c>
       <c r="K20" s="3" t="s">
         <v>33</v>
       </c>
       <c r="L20" s="8"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="35">
       <c r="A21" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B21" s="3"/>
       <c r="C21" s="3" t="s">
         <v>45</v>
       </c>
       <c r="D21" s="3"/>
       <c r="E21" s="9">
-        <v>1.68</v>
+        <v>1.56</v>
       </c>
       <c r="F21" s="9">
-        <v>1.8</v>
+        <v>1.68</v>
       </c>
       <c r="G21" s="9">
-        <v>2.28</v>
+        <v>1.8</v>
       </c>
       <c r="H21" s="9">
-        <v>2.76</v>
+        <v>2.28</v>
       </c>
       <c r="I21" s="9">
-        <v>3.36</v>
+        <v>3.0</v>
       </c>
       <c r="J21" s="9">
-        <v>7.2</v>
+        <v>3.6</v>
       </c>
       <c r="K21" s="3">
         <v>13960</v>
       </c>
       <c r="L21" s="8"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="35">
       <c r="A22" s="3" t="s">
         <v>46</v>
       </c>
       <c r="B22" s="3"/>
       <c r="C22" s="3" t="s">
         <v>47</v>
       </c>
       <c r="D22" s="3"/>
       <c r="E22" s="9">
-        <v>1.68</v>
+        <v>1.56</v>
       </c>
       <c r="F22" s="9">
-        <v>1.8</v>
+        <v>1.68</v>
       </c>
       <c r="G22" s="9">
-        <v>2.28</v>
+        <v>1.8</v>
       </c>
       <c r="H22" s="9">
-        <v>2.76</v>
+        <v>2.28</v>
       </c>
       <c r="I22" s="9">
-        <v>3.36</v>
+        <v>3.0</v>
       </c>
       <c r="J22" s="9">
-        <v>7.2</v>
+        <v>3.6</v>
       </c>
       <c r="K22" s="3" t="s">
         <v>33</v>
       </c>
       <c r="L22" s="8"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="35">
       <c r="A23" s="3" t="s">
         <v>48</v>
       </c>
       <c r="B23" s="3"/>
       <c r="C23" s="3" t="s">
         <v>49</v>
       </c>
       <c r="D23" s="3"/>
       <c r="E23" s="9">
-        <v>1.68</v>
+        <v>1.56</v>
       </c>
       <c r="F23" s="9">
-        <v>1.8</v>
+        <v>1.68</v>
       </c>
       <c r="G23" s="9">
-        <v>2.28</v>
+        <v>1.8</v>
       </c>
       <c r="H23" s="9">
-        <v>2.76</v>
+        <v>2.28</v>
       </c>
       <c r="I23" s="9">
-        <v>3.36</v>
+        <v>3.0</v>
       </c>
       <c r="J23" s="9">
-        <v>7.2</v>
+        <v>3.6</v>
       </c>
       <c r="K23" s="3" t="s">
         <v>33</v>
       </c>
       <c r="L23" s="8"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="35">
       <c r="A24" s="3" t="s">
         <v>50</v>
       </c>
       <c r="B24" s="3"/>
       <c r="C24" s="3" t="s">
         <v>51</v>
       </c>
       <c r="D24" s="3"/>
       <c r="E24" s="9">
-        <v>1.68</v>
+        <v>1.56</v>
       </c>
       <c r="F24" s="9">
-        <v>1.8</v>
+        <v>1.68</v>
       </c>
       <c r="G24" s="9">
-        <v>2.28</v>
+        <v>1.8</v>
       </c>
       <c r="H24" s="9">
-        <v>2.76</v>
+        <v>2.28</v>
       </c>
       <c r="I24" s="9">
-        <v>3.36</v>
+        <v>3.0</v>
       </c>
       <c r="J24" s="9">
-        <v>7.2</v>
+        <v>3.6</v>
       </c>
       <c r="K24" s="3" t="s">
         <v>33</v>
       </c>
       <c r="L24" s="8"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="35">
       <c r="A25" s="3" t="s">
         <v>52</v>
       </c>
       <c r="B25" s="3"/>
       <c r="C25" s="3" t="s">
         <v>53</v>
       </c>
       <c r="D25" s="3"/>
       <c r="E25" s="9">
-        <v>1.68</v>
+        <v>1.56</v>
       </c>
       <c r="F25" s="9">
-        <v>1.8</v>
+        <v>1.68</v>
       </c>
       <c r="G25" s="9">
-        <v>2.28</v>
+        <v>1.8</v>
       </c>
       <c r="H25" s="9">
-        <v>2.76</v>
+        <v>2.28</v>
       </c>
       <c r="I25" s="9">
-        <v>3.36</v>
+        <v>3.0</v>
       </c>
       <c r="J25" s="9">
-        <v>7.2</v>
+        <v>3.6</v>
       </c>
       <c r="K25" s="3">
         <v>13960</v>
       </c>
       <c r="L25" s="8"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="35">
       <c r="A26" s="3" t="s">
         <v>54</v>
       </c>
       <c r="B26" s="3"/>
       <c r="C26" s="3" t="s">
         <v>55</v>
       </c>
       <c r="D26" s="3"/>
       <c r="E26" s="9">
-        <v>1.68</v>
+        <v>1.56</v>
       </c>
       <c r="F26" s="9">
-        <v>1.8</v>
+        <v>1.68</v>
       </c>
       <c r="G26" s="9">
-        <v>2.28</v>
+        <v>1.8</v>
       </c>
       <c r="H26" s="9">
-        <v>2.76</v>
+        <v>2.28</v>
       </c>
       <c r="I26" s="9">
-        <v>3.36</v>
+        <v>3.0</v>
       </c>
       <c r="J26" s="9">
-        <v>7.2</v>
+        <v>3.6</v>
       </c>
       <c r="K26" s="3" t="s">
         <v>33</v>
       </c>
       <c r="L26" s="8"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="35">
       <c r="A27" s="3" t="s">
         <v>56</v>
       </c>
       <c r="B27" s="3"/>
       <c r="C27" s="3" t="s">
         <v>57</v>
       </c>
       <c r="D27" s="3"/>
       <c r="E27" s="9">
-        <v>1.68</v>
+        <v>1.56</v>
       </c>
       <c r="F27" s="9">
-        <v>1.8</v>
+        <v>1.68</v>
       </c>
       <c r="G27" s="9">
-        <v>2.28</v>
+        <v>1.8</v>
       </c>
       <c r="H27" s="9">
-        <v>2.76</v>
+        <v>2.28</v>
       </c>
       <c r="I27" s="9">
-        <v>3.36</v>
+        <v>3.0</v>
       </c>
       <c r="J27" s="9">
-        <v>7.2</v>
+        <v>3.6</v>
       </c>
       <c r="K27" s="3">
         <v>9796</v>
       </c>
       <c r="L27" s="8"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="140">
       <c r="A28"/>
       <c r="B28" s="10" t="s">
         <v>58</v>
       </c>
       <c r="C28" s="10"/>
       <c r="D28" s="10"/>
       <c r="E28" s="10"/>
       <c r="F28" s="10"/>
       <c r="G28" s="10"/>
       <c r="H28" s="10"/>
       <c r="I28" s="10"/>
       <c r="J28" s="10"/>
       <c r="K28" s="10"/>
       <c r="L28" s="10"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C4"/>